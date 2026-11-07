--- v0 (2025-10-25)
+++ v1 (2026-11-07)
@@ -1,48 +1,48 @@
 
 <file path=[Content_Types].xml><?xml version="1.0" encoding="utf-8"?>
 <Types xmlns="http://schemas.openxmlformats.org/package/2006/content-types">
   <Default Extension="rels" ContentType="application/vnd.openxmlformats-package.relationships+xml"/>
   <Default Extension="xml" ContentType="application/xml"/>
   <Override PartName="/word/document.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.document.main+xml"/>
   <Override PartName="/word/numbering.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.numbering+xml"/>
   <Override PartName="/word/styles.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.styles+xml"/>
+  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
+  <Override PartName="/word/webSettings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.webSettings+xml"/>
+  <Override PartName="/word/fontTable.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.fontTable+xml"/>
+  <Override PartName="/word/theme/theme1.xml" ContentType="application/vnd.openxmlformats-officedocument.theme+xml"/>
+  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
   <Override PartName="/docProps/app.xml" ContentType="application/vnd.openxmlformats-officedocument.extended-properties+xml"/>
-  <Override PartName="/word/settings.xml" ContentType="application/vnd.openxmlformats-officedocument.wordprocessingml.settings+xml"/>
-[...3 lines deleted...]
-  <Override PartName="/docProps/core.xml" ContentType="application/vnd.openxmlformats-package.core-properties+xml"/>
 </Types>
 </file>
 
 <file path=_rels/.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
 <Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/extended-properties" Target="docProps/app.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/package/2006/relationships/metadata/core-properties" Target="docProps/core.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/officeDocument" Target="word/document.xml"/></Relationships>
 </file>
 
 <file path=word/document.xml><?xml version="1.0" encoding="utf-8"?>
-<w:document xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
+<w:document xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
   <w:body>
     <w:p w:rsidR="00FF3735" w:rsidRPr="0009046C" w:rsidRDefault="0009046C" w:rsidP="00912CD6">
       <w:pPr>
         <w:jc w:val="right"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="0009046C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ciudad, día mes año</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
       <w:pPr>
         <w:rPr>
@@ -54,1138 +54,1351 @@
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Estimado Dr. Daniel </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0009046C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Matusevich</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
     </w:p>
     <w:p w:rsidR="0009046C" w:rsidRPr="00912CD6" w:rsidRDefault="0009046C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00912CD6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:color w:val="A6A6A6" w:themeColor="background1" w:themeShade="A6"/>
         </w:rPr>
-        <w:t>[</w:t>
-[...15 lines deleted...]
-        <w:t xml:space="preserve"> de la nota]</w:t>
+        <w:t>[cuerpo de la nota]</w:t>
       </w:r>
     </w:p>
     <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0009046C" w:rsidRDefault="0009046C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="00912CD6" w:rsidRPr="0009046C" w:rsidRDefault="00912CD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3823"/>
         <w:gridCol w:w="4671"/>
       </w:tblGrid>
-      <w:tr w:rsidR="00912CD6" w:rsidTr="00912CD6">
+      <w:tr w:rsidR="00912CD6" w:rsidTr="00627823">
+        <w:trPr>
+          <w:trHeight w:val="524"/>
+        </w:trPr>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3823" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00912CD6" w:rsidRPr="00912CD6" w:rsidRDefault="00912CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912CD6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
               <w:t>Sección a la que presenta el artículo</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="4671" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00912CD6" w:rsidRDefault="00912CD6">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00627823" w:rsidTr="00627823">
+        <w:trPr>
+          <w:trHeight w:val="560"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00627823" w:rsidRPr="00912CD6" w:rsidRDefault="00627823">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Título abreviado de hasta 6 palabras</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4671" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00627823" w:rsidRDefault="00627823">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="00627823" w:rsidTr="00627823">
+        <w:trPr>
+          <w:trHeight w:val="553"/>
+        </w:trPr>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="3823" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00627823" w:rsidRPr="00912CD6" w:rsidRDefault="00627823">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+            </w:pPr>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>Título abreviado en inglés</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="4671" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="00627823" w:rsidRDefault="00627823">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00912CD6" w:rsidRDefault="00912CD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:p w:rsidR="0009046C" w:rsidRPr="00912CD6" w:rsidRDefault="0009046C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="00912CD6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
         <w:t>Datos de autores ordenados</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
-        <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblW w:w="10491" w:type="dxa"/>
+        <w:tblInd w:w="-885" w:type="dxa"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
-        <w:gridCol w:w="1698"/>
+        <w:gridCol w:w="1986"/>
+        <w:gridCol w:w="1275"/>
+        <w:gridCol w:w="2720"/>
         <w:gridCol w:w="1699"/>
-        <w:gridCol w:w="1699"/>
-[...1 lines deleted...]
-        <w:gridCol w:w="1699"/>
+        <w:gridCol w:w="2811"/>
       </w:tblGrid>
-      <w:tr w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidTr="0009046C">
-[...2 lines deleted...]
-            <w:tcW w:w="1698" w:type="dxa"/>
+      <w:tr w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidTr="00627823">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009046C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">Nombre, inicial </w:t>
             </w:r>
             <w:r w:rsidR="008E0E08">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">del </w:t>
             </w:r>
             <w:r w:rsidRPr="0009046C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>segundo nombre y apellido</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcW w:w="1275" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009046C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Cargo académico (</w:t>
             </w:r>
             <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0009046C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t>Méd</w:t>
             </w:r>
             <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009046C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>., Dr</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramStart"/>
+              <w:t xml:space="preserve">., Dr./a., </w:t>
+            </w:r>
+            <w:proofErr w:type="spellStart"/>
             <w:r w:rsidRPr="0009046C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>./</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t>Lic</w:t>
+            </w:r>
+            <w:proofErr w:type="spellEnd"/>
             <w:r w:rsidRPr="0009046C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve">a., </w:t>
-[...2 lines deleted...]
-            <w:r w:rsidRPr="0009046C">
+              <w:t>…)</w:t>
+            </w:r>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Lic</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="spellEnd"/>
+            </w:pPr>
             <w:r w:rsidRPr="0009046C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>…)</w:t>
+              <w:t>Afiliación: nombre de la institución en la que se realizó el trabajo (revisar la correcta denominación)</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009046C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>Afiliación: nombre de la institución en la que se realizó el trabajo (revisar la correcta denominación)</w:t>
-[...20 lines deleted...]
-              </w:rPr>
               <w:t>E-mail institucional</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcW w:w="2811" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="0009046C">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
               <w:t xml:space="preserve">URL del </w:t>
             </w:r>
             <w:hyperlink r:id="rId5" w:history="1">
               <w:r w:rsidRPr="0009046C">
                 <w:rPr>
                   <w:rStyle w:val="Hipervnculo"/>
                   <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                   <w:sz w:val="20"/>
                   <w:szCs w:val="20"/>
                   <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
                 </w:rPr>
                 <w:t>Orcid</w:t>
               </w:r>
             </w:hyperlink>
           </w:p>
           <w:p w:rsidR="008E0E08" w:rsidRPr="0009046C" w:rsidRDefault="008E0E08">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
             </w:pPr>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>(</w:t>
-[...2 lines deleted...]
-            <w:r>
+              <w:t xml:space="preserve">(si no posee, </w:t>
+            </w:r>
+            <w:r w:rsidR="00627823">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t>si</w:t>
-[...1 lines deleted...]
-            <w:proofErr w:type="gramEnd"/>
+              <w:t xml:space="preserve">debe </w:t>
+            </w:r>
             <w:r>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:sz w:val="20"/>
                 <w:szCs w:val="20"/>
               </w:rPr>
-              <w:t xml:space="preserve"> no posee, gestionarlo. Revisar ortografía y ponerlo con opción visible al público)</w:t>
+              <w:t>gestionarlo</w:t>
+            </w:r>
+            <w:r w:rsidR="00627823">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t xml:space="preserve"> </w:t>
+            </w:r>
+            <w:r w:rsidR="00627823" w:rsidRPr="004E559E">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:color w:val="FF0000"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+                <w:u w:val="single"/>
+              </w:rPr>
+              <w:t>antes de presentar el artículo</w:t>
+            </w:r>
+            <w:r>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:sz w:val="20"/>
+                <w:szCs w:val="20"/>
+              </w:rPr>
+              <w:t>)</w:t>
             </w:r>
           </w:p>
         </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidTr="0009046C">
-[...2 lines deleted...]
-            <w:tcW w:w="1698" w:type="dxa"/>
+      <w:tr w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidTr="00627823">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2720" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidTr="00627823">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidTr="00627823">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidTr="00627823">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
       </w:tr>
-      <w:tr w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidTr="0009046C">
-[...2 lines deleted...]
-            <w:tcW w:w="1698" w:type="dxa"/>
+      <w:tr w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidTr="00627823">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2720" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidTr="00627823">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
+            <w:tcW w:w="2811" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+      </w:tr>
+      <w:tr w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidTr="00627823">
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1986" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="1275" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
+            <w:tcW w:w="2720" w:type="dxa"/>
+          </w:tcPr>
+          <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+            <w:pPr>
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+              </w:rPr>
+            </w:pPr>
+          </w:p>
+        </w:tc>
+        <w:tc>
+          <w:tcPr>
             <w:tcW w:w="1699" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
-            <w:tcW w:w="1699" w:type="dxa"/>
-[...309 lines deleted...]
-            <w:tcW w:w="1699" w:type="dxa"/>
+            <w:tcW w:w="2811" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="2263"/>
         <w:gridCol w:w="6231"/>
       </w:tblGrid>
       <w:tr w:rsidR="00912CD6" w:rsidTr="00912CD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="2263" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00912CD6" w:rsidRDefault="00912CD6" w:rsidP="00912CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912CD6">
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
-              <w:t>Autor responsable</w:t>
+              <w:t xml:space="preserve">Autor </w:t>
+            </w:r>
+            <w:r w:rsidR="00627823">
+              <w:rPr>
+                <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+                <w:b/>
+                <w:bCs/>
+              </w:rPr>
+              <w:t>de correspondencia</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="6231" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="00912CD6" w:rsidRDefault="00912CD6">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
     <w:p w:rsidR="00912CD6" w:rsidRDefault="00912CD6">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
+    <w:p w:rsidR="00627823" w:rsidRDefault="00627823" w:rsidP="007506FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Agradecimientos:</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00627823" w:rsidRDefault="00627823" w:rsidP="007506FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00627823" w:rsidRPr="004E559E" w:rsidRDefault="00627823" w:rsidP="007506FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t>Declaración de uso de IA:</w:t>
+      </w:r>
+      <w:r w:rsidR="004E559E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:t xml:space="preserve"> </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>(</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>l</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve">os autores que utilicen IA para la redacción de un artículo deben indicar el porcentaje de texto generado y señalarlo en la presentación para que pueda ser analizado por el equipo editorial. Además, se debe </w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t>realizar la aclaración</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> en la sección de métodos del artículo</w:t>
+      </w:r>
+      <w:r w:rsidR="00DF10B4">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:bCs/>
+        </w:rPr>
+        <w:t>)</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00627823" w:rsidRDefault="00627823" w:rsidP="007506FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="00627823" w:rsidRDefault="00627823" w:rsidP="007506FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+        <w:lastRenderedPageBreak/>
+        <w:t xml:space="preserve">Disponibilidad de datos: </w:t>
+      </w:r>
+      <w:r>
+        <w:rPr>
+          <w:rFonts w:ascii="Fira Sans" w:hAnsi="Fira Sans"/>
+          <w:sz w:val="21"/>
+          <w:szCs w:val="21"/>
+          <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
+        </w:rPr>
+        <w:t> declarar disponibilidad de datos que indique claramente la situación al momento de la presentación: están disponibles en un repositorio (incluyendo el enlace y el identificador persistente), están disponibles con acceso restringido, están disponibles previa solicitud, no pueden ser compartidos (indicando el motivo) o no corresponden (cuando el estudio no haya generado ni analizado datos que requieran disponibilidad). La declaración deberá ser veraz y corresponder a la situación real de los datos.</w:t>
+      </w:r>
+    </w:p>
+    <w:p w:rsidR="00627823" w:rsidRDefault="00627823" w:rsidP="007506FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="007506FE" w:rsidRDefault="007506FE" w:rsidP="007506FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007506FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t xml:space="preserve">Conflictos de intereses: </w:t>
       </w:r>
       <w:r w:rsidRPr="007506FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>de no existir conflictos relevantes al trabajo presentado, deberá decir “El/la/los autor/a/es declaran no poseer conflictos de intereses relacionados al contenido del presente trabajo”.</w:t>
       </w:r>
+    </w:p>
+    <w:p w:rsidR="00627823" w:rsidRDefault="00627823" w:rsidP="007506FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
     </w:p>
     <w:p w:rsidR="007506FE" w:rsidRPr="007506FE" w:rsidRDefault="007506FE" w:rsidP="007506FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007506FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Financiamiento</w:t>
       </w:r>
       <w:r w:rsidRPr="007506FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>: de no existir deberá decir: "El/la/los autor/a/e declaran que este estudio no recibió financiamiento de ninguna fuente externa</w:t>
       </w:r>
     </w:p>
+    <w:p w:rsidR="00627823" w:rsidRDefault="00627823" w:rsidP="007506FE">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
     <w:p w:rsidR="007506FE" w:rsidRDefault="007506FE" w:rsidP="007506FE">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007506FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
         </w:rPr>
         <w:t>Párrafo de difusión</w:t>
       </w:r>
       <w:r w:rsidRPr="007506FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:t xml:space="preserve">: incluir un párrafo de hasta 50 palabras en el que se describa y explique el contenido del trabajo. Se utilizará para la difusión del trabajo en las distintas redes sociales de la Revista del HIBA y de la Universidad Hospital Italiano. </w:t>
+        <w:t>: incluir un párrafo de hasta 50 palabras</w:t>
+      </w:r>
+      <w:r w:rsidR="004E559E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>, en castellano e inglés,</w:t>
       </w:r>
       <w:r w:rsidRPr="007506FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:lastRenderedPageBreak/>
-[...2 lines deleted...]
-      <w:proofErr w:type="spellStart"/>
+        <w:t xml:space="preserve"> en el que se describa y explique el contenido del trabajo. </w:t>
+      </w:r>
+      <w:r w:rsidR="004E559E">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:br/>
+      </w:r>
+      <w:r w:rsidRPr="007506FE">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t>Se utilizará para la difusión del trabajo en las distintas redes sociales de la Revista del HIBA y de la Universidad Hospital Italiano. Instamos a los autores a formar parte de nuestras redes sociales (</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId6" w:tgtFrame="_blank" w:history="1">
+        <w:r w:rsidRPr="007506FE">
+          <w:rPr>
+            <w:rStyle w:val="Hipervnculo"/>
+            <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          </w:rPr>
+          <w:t>Instagram</w:t>
+        </w:r>
+      </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
-        <w:fldChar w:fldCharType="begin"/>
-[...16 lines deleted...]
-        <w:fldChar w:fldCharType="separate"/>
+        <w:t xml:space="preserve"> |</w:t>
       </w:r>
       <w:r w:rsidRPr="007506FE">
         <w:rPr>
-          <w:rStyle w:val="Hipervnculo"/>
-[...30 lines deleted...]
-      <w:hyperlink r:id="rId6" w:history="1">
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+        <w:t xml:space="preserve"> F</w:t>
+      </w:r>
+      <w:hyperlink r:id="rId7" w:history="1">
         <w:r w:rsidRPr="007506FE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>acebook</w:t>
         </w:r>
-        <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> | </w:t>
       </w:r>
-      <w:hyperlink r:id="rId7" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId8" w:tgtFrame="_blank" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="007506FE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>Linkedin</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="007506FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>).</w:t>
       </w:r>
     </w:p>
-    <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
-[...5 lines deleted...]
-      <w:r w:rsidRPr="00912CD6">
+    <w:p w:rsidR="00627823" w:rsidRDefault="00627823">
+      <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           <w:b/>
           <w:bCs/>
         </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+      <w:r w:rsidRPr="00912CD6">
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+          <w:b/>
+          <w:bCs/>
+        </w:rPr>
         <w:t xml:space="preserve">Contribuciones de los autores según taxonomía </w:t>
       </w:r>
-      <w:hyperlink r:id="rId8" w:history="1">
+      <w:hyperlink r:id="rId9" w:history="1">
         <w:proofErr w:type="spellStart"/>
         <w:r w:rsidRPr="00912CD6">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
             <w:b/>
             <w:bCs/>
           </w:rPr>
           <w:t>CRediT</w:t>
         </w:r>
         <w:proofErr w:type="spellEnd"/>
       </w:hyperlink>
       <w:r w:rsidRPr="0009046C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:br/>
-        <w:t xml:space="preserve">Indicar con </w:t>
-[...8 lines deleted...]
-      <w:proofErr w:type="spellEnd"/>
+        <w:t>Indicar con iniciales</w:t>
+      </w:r>
       <w:r w:rsidR="00912CD6">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve"> las tareas que hayan realizado los autores</w:t>
       </w:r>
       <w:r w:rsidRPr="0009046C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">. </w:t>
       </w:r>
       <w:proofErr w:type="spellStart"/>
       <w:r w:rsidRPr="0009046C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>Ej</w:t>
       </w:r>
       <w:proofErr w:type="spellEnd"/>
       <w:r w:rsidRPr="0009046C">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>: María J. Pérez = MJP</w:t>
       </w:r>
     </w:p>
     <w:tbl>
       <w:tblPr>
         <w:tblStyle w:val="Tablaconcuadrcula"/>
         <w:tblW w:w="0" w:type="auto"/>
-        <w:tblLook w:val="04A0"/>
+        <w:tblLook w:val="04A0" w:firstRow="1" w:lastRow="0" w:firstColumn="1" w:lastColumn="0" w:noHBand="0" w:noVBand="1"/>
       </w:tblPr>
       <w:tblGrid>
         <w:gridCol w:w="3256"/>
         <w:gridCol w:w="5238"/>
       </w:tblGrid>
       <w:tr w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidTr="00912CD6">
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="3256" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="00912CD6" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b/>
                 <w:bCs/>
               </w:rPr>
             </w:pPr>
             <w:r w:rsidRPr="00912CD6">
               <w:rPr>
                 <w:rStyle w:val="Textoennegrita"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="363636"/>
@@ -1712,158 +1925,170 @@
                 <w:rStyle w:val="Textoennegrita"/>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
                 <w:b w:val="0"/>
                 <w:bCs w:val="0"/>
                 <w:color w:val="363636"/>
                 <w:shd w:val="clear" w:color="auto" w:fill="FFFFFF"/>
               </w:rPr>
               <w:t>Redacción - revisión y edición</w:t>
             </w:r>
           </w:p>
         </w:tc>
         <w:tc>
           <w:tcPr>
             <w:tcW w:w="5238" w:type="dxa"/>
           </w:tcPr>
           <w:p w:rsidR="0009046C" w:rsidRPr="0009046C" w:rsidRDefault="0009046C">
             <w:pPr>
               <w:rPr>
                 <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
               </w:rPr>
             </w:pPr>
           </w:p>
         </w:tc>
       </w:tr>
     </w:tbl>
-    <w:p w:rsidR="0009046C" w:rsidRPr="004C4421" w:rsidRDefault="0009046C">
+    <w:p w:rsidR="0009046C" w:rsidRDefault="0009046C">
       <w:pPr>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
     </w:p>
-    <w:p w:rsidR="0009046C" w:rsidRPr="007506FE" w:rsidRDefault="004C4421" w:rsidP="007506FE">
+    <w:p w:rsidR="00627823" w:rsidRPr="007506FE" w:rsidRDefault="00627823" w:rsidP="00627823">
       <w:pPr>
         <w:pStyle w:val="Prrafodelista"/>
         <w:numPr>
           <w:ilvl w:val="0"/>
           <w:numId w:val="1"/>
         </w:numPr>
         <w:ind w:left="426"/>
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
       </w:pPr>
       <w:r w:rsidRPr="007506FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t xml:space="preserve">Presentar en un documento aparte el </w:t>
       </w:r>
-      <w:hyperlink r:id="rId9" w:tgtFrame="_blank" w:history="1">
+      <w:hyperlink r:id="rId10" w:tgtFrame="_blank" w:history="1">
         <w:r w:rsidRPr="007506FE">
           <w:rPr>
             <w:rStyle w:val="Hipervnculo"/>
             <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
           </w:rPr>
           <w:t>consentimiento de publicación</w:t>
         </w:r>
       </w:hyperlink>
       <w:r w:rsidRPr="007506FE">
         <w:rPr>
           <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
         </w:rPr>
         <w:t>.</w:t>
       </w:r>
     </w:p>
-    <w:sectPr w:rsidR="0009046C" w:rsidRPr="007506FE" w:rsidSect="00D711C2">
+    <w:p w:rsidR="00627823" w:rsidRPr="004C4421" w:rsidRDefault="00627823">
+      <w:pPr>
+        <w:rPr>
+          <w:rFonts w:ascii="Calibri" w:hAnsi="Calibri" w:cs="Calibri"/>
+        </w:rPr>
+      </w:pPr>
+    </w:p>
+    <w:sectPr w:rsidR="00627823" w:rsidRPr="004C4421" w:rsidSect="00627823">
       <w:pgSz w:w="11906" w:h="16838"/>
-      <w:pgMar w:top="1417" w:right="1701" w:bottom="1417" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
+      <w:pgMar w:top="1417" w:right="1701" w:bottom="1135" w:left="1701" w:header="708" w:footer="708" w:gutter="0"/>
       <w:cols w:space="708"/>
       <w:docGrid w:linePitch="360"/>
     </w:sectPr>
   </w:body>
 </w:document>
 </file>
 
 <file path=word/fontTable.xml><?xml version="1.0" encoding="utf-8"?>
-<w:fonts xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:fonts xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:font w:name="Calibri">
     <w:panose1 w:val="020F0502020204030204"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E4002EFF" w:usb1="C000247B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Aptos">
-    <w:altName w:val="Arial"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Courier New">
     <w:panose1 w:val="02070309020205020404"/>
     <w:charset w:val="00"/>
     <w:family w:val="modern"/>
     <w:pitch w:val="fixed"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C0007843" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Times New Roman">
     <w:panose1 w:val="02020603050405020304"/>
     <w:charset w:val="00"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="E0002EFF" w:usb1="C000785B" w:usb2="00000009" w:usb3="00000000" w:csb0="000001FF" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Wingdings">
     <w:panose1 w:val="05000000000000000000"/>
     <w:charset w:val="02"/>
     <w:family w:val="auto"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
   <w:font w:name="Symbol">
     <w:panose1 w:val="05050102010706020507"/>
     <w:charset w:val="02"/>
     <w:family w:val="roman"/>
     <w:pitch w:val="variable"/>
     <w:sig w:usb0="00000000" w:usb1="10000000" w:usb2="00000000" w:usb3="00000000" w:csb0="80000000" w:csb1="00000000"/>
   </w:font>
-  <w:font w:name="Aptos Display">
-    <w:altName w:val="Arial"/>
+  <w:font w:name="Fira Sans">
+    <w:panose1 w:val="020B0503050000020004"/>
     <w:charset w:val="00"/>
     <w:family w:val="swiss"/>
     <w:pitch w:val="variable"/>
-    <w:sig w:usb0="00000001" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+    <w:sig w:usb0="600002FF" w:usb1="00000001" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
+  </w:font>
+  <w:font w:name="Aptos Display">
+    <w:charset w:val="00"/>
+    <w:family w:val="swiss"/>
+    <w:pitch w:val="variable"/>
+    <w:sig w:usb0="20000287" w:usb1="00000003" w:usb2="00000000" w:usb3="00000000" w:csb0="0000019F" w:csb1="00000000"/>
   </w:font>
 </w:fonts>
 </file>
 
 <file path=word/numbering.xml><?xml version="1.0" encoding="utf-8"?>
-<w:numbering xmlns:ve="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml">
-  <w:abstractNum w:abstractNumId="0">
+<w:numbering xmlns:wpc="http://schemas.microsoft.com/office/word/2010/wordprocessingCanvas" xmlns:cx="http://schemas.microsoft.com/office/drawing/2014/chartex" xmlns:cx1="http://schemas.microsoft.com/office/drawing/2015/9/8/chartex" xmlns:cx2="http://schemas.microsoft.com/office/drawing/2015/10/21/chartex" xmlns:cx3="http://schemas.microsoft.com/office/drawing/2016/5/9/chartex" xmlns:cx4="http://schemas.microsoft.com/office/drawing/2016/5/10/chartex" xmlns:cx5="http://schemas.microsoft.com/office/drawing/2016/5/11/chartex" xmlns:cx6="http://schemas.microsoft.com/office/drawing/2016/5/12/chartex" xmlns:cx7="http://schemas.microsoft.com/office/drawing/2016/5/13/chartex" xmlns:cx8="http://schemas.microsoft.com/office/drawing/2016/5/14/chartex" xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:aink="http://schemas.microsoft.com/office/drawing/2016/ink" xmlns:am3d="http://schemas.microsoft.com/office/drawing/2017/model3d" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:oel="http://schemas.microsoft.com/office/2019/extlst" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:wp14="http://schemas.microsoft.com/office/word/2010/wordprocessingDrawing" xmlns:wp="http://schemas.openxmlformats.org/drawingml/2006/wordprocessingDrawing" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:wpg="http://schemas.microsoft.com/office/word/2010/wordprocessingGroup" xmlns:wpi="http://schemas.microsoft.com/office/word/2010/wordprocessingInk" xmlns:wne="http://schemas.microsoft.com/office/word/2006/wordml" xmlns:wps="http://schemas.microsoft.com/office/word/2010/wordprocessingShape" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du wp14">
+  <w:abstractNum w:abstractNumId="0" w15:restartNumberingAfterBreak="0">
     <w:nsid w:val="50C25D12"/>
     <w:multiLevelType w:val="hybridMultilevel"/>
     <w:tmpl w:val="DFF66B1E"/>
     <w:lvl w:ilvl="0" w:tplc="F9BC36FC">
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="-"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="720" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Calibri" w:eastAsiaTheme="minorHAnsi" w:hAnsi="Calibri" w:cs="Calibri" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="1" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="1440" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
@@ -1931,406 +2156,650 @@
     <w:lvl w:ilvl="7" w:tplc="0C0A0003" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val="o"/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="5760" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Courier New" w:hAnsi="Courier New" w:cs="Courier New" w:hint="default"/>
       </w:rPr>
     </w:lvl>
     <w:lvl w:ilvl="8" w:tplc="0C0A0005" w:tentative="1">
       <w:start w:val="1"/>
       <w:numFmt w:val="bullet"/>
       <w:lvlText w:val=""/>
       <w:lvlJc w:val="left"/>
       <w:pPr>
         <w:ind w:left="6480" w:hanging="360"/>
       </w:pPr>
       <w:rPr>
         <w:rFonts w:ascii="Wingdings" w:hAnsi="Wingdings" w:hint="default"/>
       </w:rPr>
     </w:lvl>
   </w:abstractNum>
-  <w:num w:numId="1">
+  <w:num w:numId="1" w16cid:durableId="364797390">
     <w:abstractNumId w:val="0"/>
   </w:num>
 </w:numbering>
 </file>
 
 <file path=word/settings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:settings xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main">
-  <w:zoom w:percent="100"/>
+<w:settings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:o="urn:schemas-microsoft-com:office:office" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:m="http://schemas.openxmlformats.org/officeDocument/2006/math" xmlns:v="urn:schemas-microsoft-com:vml" xmlns:w10="urn:schemas-microsoft-com:office:word" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" xmlns:sl="http://schemas.openxmlformats.org/schemaLibrary/2006/main" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
+  <w:zoom w:percent="108"/>
   <w:proofState w:spelling="clean" w:grammar="clean"/>
   <w:defaultTabStop w:val="708"/>
   <w:hyphenationZone w:val="425"/>
   <w:characterSpacingControl w:val="doNotCompress"/>
-  <w:compat/>
+  <w:compat>
+    <w:compatSetting w:name="compatibilityMode" w:uri="http://schemas.microsoft.com/office/word" w:val="12"/>
+    <w:compatSetting w:name="useWord2013TrackBottomHyphenation" w:uri="http://schemas.microsoft.com/office/word" w:val="1"/>
+  </w:compat>
   <w:rsids>
     <w:rsidRoot w:val="0009046C"/>
     <w:rsid w:val="0009046C"/>
     <w:rsid w:val="000B2896"/>
     <w:rsid w:val="001F58FB"/>
     <w:rsid w:val="004C4421"/>
+    <w:rsid w:val="004E559E"/>
+    <w:rsid w:val="00627823"/>
     <w:rsid w:val="007435CF"/>
     <w:rsid w:val="007506FE"/>
+    <w:rsid w:val="007C41DA"/>
     <w:rsid w:val="008E0E08"/>
     <w:rsid w:val="00912CD6"/>
+    <w:rsid w:val="00942AC2"/>
     <w:rsid w:val="00A35912"/>
+    <w:rsid w:val="00A42552"/>
+    <w:rsid w:val="00C93516"/>
     <w:rsid w:val="00D21A55"/>
     <w:rsid w:val="00D711C2"/>
+    <w:rsid w:val="00DF10B4"/>
+    <w:rsid w:val="00E1650F"/>
     <w:rsid w:val="00FF3735"/>
   </w:rsids>
   <m:mathPr>
     <m:mathFont m:val="Cambria Math"/>
     <m:brkBin m:val="before"/>
     <m:brkBinSub m:val="--"/>
     <m:smallFrac/>
     <m:dispDef/>
     <m:lMargin m:val="0"/>
     <m:rMargin m:val="0"/>
     <m:defJc m:val="centerGroup"/>
     <m:wrapIndent m:val="1440"/>
     <m:intLim m:val="subSup"/>
     <m:naryLim m:val="undOvr"/>
   </m:mathPr>
   <w:themeFontLang w:val="es-ES"/>
   <w:clrSchemeMapping w:bg1="light1" w:t1="dark1" w:bg2="light2" w:t2="dark2" w:accent1="accent1" w:accent2="accent2" w:accent3="accent3" w:accent4="accent4" w:accent5="accent5" w:accent6="accent6" w:hyperlink="hyperlink" w:followedHyperlink="followedHyperlink"/>
   <w:shapeDefaults>
-    <o:shapedefaults v:ext="edit" spidmax="3074"/>
+    <o:shapedefaults v:ext="edit" spidmax="1026"/>
     <o:shapelayout v:ext="edit">
       <o:idmap v:ext="edit" data="1"/>
     </o:shapelayout>
   </w:shapeDefaults>
   <w:decimalSymbol w:val="."/>
   <w:listSeparator w:val=";"/>
+  <w14:docId w14:val="0FBD754C"/>
+  <w15:docId w15:val="{F3A31E66-9739-4305-8635-EC5F48AB94AD}"/>
 </w:settings>
 </file>
 
 <file path=word/styles.xml><?xml version="1.0" encoding="utf-8"?>
-<w:styles xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:styles xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:docDefaults>
     <w:rPrDefault>
       <w:rPr>
         <w:rFonts w:asciiTheme="minorHAnsi" w:eastAsiaTheme="minorHAnsi" w:hAnsiTheme="minorHAnsi" w:cstheme="minorBidi"/>
         <w:kern w:val="2"/>
         <w:sz w:val="24"/>
         <w:szCs w:val="24"/>
         <w:lang w:val="es-ES" w:eastAsia="en-US" w:bidi="ar-SA"/>
       </w:rPr>
     </w:rPrDefault>
     <w:pPrDefault>
       <w:pPr>
         <w:spacing w:after="160" w:line="278" w:lineRule="auto"/>
       </w:pPr>
     </w:pPrDefault>
   </w:docDefaults>
-  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="1" w:defUnhideWhenUsed="1" w:defQFormat="0" w:count="267">
-[...136 lines deleted...]
-    <w:lsdException w:name="TOC Heading" w:uiPriority="39" w:qFormat="1"/>
+  <w:latentStyles w:defLockedState="0" w:defUIPriority="99" w:defSemiHidden="0" w:defUnhideWhenUsed="0" w:defQFormat="0" w:count="376">
+    <w:lsdException w:name="Normal" w:uiPriority="0" w:qFormat="1"/>
+    <w:lsdException w:name="heading 1" w:uiPriority="9" w:qFormat="1"/>
+    <w:lsdException w:name="heading 2" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 3" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 4" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 5" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 6" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 7" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 8" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="heading 9" w:semiHidden="1" w:uiPriority="9" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="index 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index 9" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 1" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 2" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 3" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 4" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 5" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 6" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 7" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 8" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toc 9" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footer" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="index heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="caption" w:semiHidden="1" w:uiPriority="35" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="table of figures" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="envelope return" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="footnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="line number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="page number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote reference" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="endnote text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="table of authorities" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="macro" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="toa heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Bullet 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Number 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Title" w:uiPriority="10" w:qFormat="1"/>
+    <w:lsdException w:name="Closing" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Default Paragraph Font" w:semiHidden="1" w:uiPriority="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="List Continue 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Message Header" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Subtitle" w:uiPriority="11" w:qFormat="1"/>
+    <w:lsdException w:name="Salutation" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Date" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text First Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Note Heading" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Body Text Indent 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Block Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="FollowedHyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Strong" w:uiPriority="22" w:qFormat="1"/>
+    <w:lsdException w:name="Emphasis" w:uiPriority="20" w:qFormat="1"/>
+    <w:lsdException w:name="Document Map" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Plain Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="E-mail Signature" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Top of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Bottom of Form" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal (Web)" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Acronym" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Address" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Cite" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Code" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Definition" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Keyboard" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Preformatted" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Sample" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Typewriter" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="HTML Variable" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Normal Table" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="annotation subject" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="No List" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Outline List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Simple 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Classic 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Colorful 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Columns 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 4" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 5" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 6" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 7" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table List 8" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table 3D effects 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Contemporary" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Elegant" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Professional" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Subtle 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 1" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 2" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Web 3" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Balloon Text" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Table Grid" w:uiPriority="39"/>
+    <w:lsdException w:name="Table Theme" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Placeholder Text" w:semiHidden="1"/>
+    <w:lsdException w:name="No Spacing" w:uiPriority="1" w:qFormat="1"/>
+    <w:lsdException w:name="Light Shading" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 1" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 1" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 1" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 1" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 1" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 1" w:uiPriority="65"/>
+    <w:lsdException w:name="Revision" w:semiHidden="1"/>
+    <w:lsdException w:name="List Paragraph" w:uiPriority="34" w:qFormat="1"/>
+    <w:lsdException w:name="Quote" w:uiPriority="29" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Quote" w:uiPriority="30" w:qFormat="1"/>
+    <w:lsdException w:name="Medium List 2 Accent 1" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 1" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 1" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 1" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 1" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 1" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 1" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 1" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 2" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 2" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 2" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 2" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 2" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 2" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 2" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 2" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 2" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 2" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 2" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 2" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 2" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 2" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 3" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 3" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 3" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 3" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 3" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 3" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 3" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 3" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 3" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 3" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 3" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 3" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 3" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 3" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 4" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 4" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 4" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 4" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 4" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 4" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 4" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 4" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 4" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 4" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 4" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 4" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 4" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 4" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 5" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 5" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 5" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 5" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 5" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 5" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 5" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 5" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 5" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 5" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 5" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 5" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 5" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 5" w:uiPriority="73"/>
+    <w:lsdException w:name="Light Shading Accent 6" w:uiPriority="60"/>
+    <w:lsdException w:name="Light List Accent 6" w:uiPriority="61"/>
+    <w:lsdException w:name="Light Grid Accent 6" w:uiPriority="62"/>
+    <w:lsdException w:name="Medium Shading 1 Accent 6" w:uiPriority="63"/>
+    <w:lsdException w:name="Medium Shading 2 Accent 6" w:uiPriority="64"/>
+    <w:lsdException w:name="Medium List 1 Accent 6" w:uiPriority="65"/>
+    <w:lsdException w:name="Medium List 2 Accent 6" w:uiPriority="66"/>
+    <w:lsdException w:name="Medium Grid 1 Accent 6" w:uiPriority="67"/>
+    <w:lsdException w:name="Medium Grid 2 Accent 6" w:uiPriority="68"/>
+    <w:lsdException w:name="Medium Grid 3 Accent 6" w:uiPriority="69"/>
+    <w:lsdException w:name="Dark List Accent 6" w:uiPriority="70"/>
+    <w:lsdException w:name="Colorful Shading Accent 6" w:uiPriority="71"/>
+    <w:lsdException w:name="Colorful List Accent 6" w:uiPriority="72"/>
+    <w:lsdException w:name="Colorful Grid Accent 6" w:uiPriority="73"/>
+    <w:lsdException w:name="Subtle Emphasis" w:uiPriority="19" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Emphasis" w:uiPriority="21" w:qFormat="1"/>
+    <w:lsdException w:name="Subtle Reference" w:uiPriority="31" w:qFormat="1"/>
+    <w:lsdException w:name="Intense Reference" w:uiPriority="32" w:qFormat="1"/>
+    <w:lsdException w:name="Book Title" w:uiPriority="33" w:qFormat="1"/>
+    <w:lsdException w:name="Bibliography" w:semiHidden="1" w:uiPriority="37" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="TOC Heading" w:semiHidden="1" w:uiPriority="39" w:unhideWhenUsed="1" w:qFormat="1"/>
+    <w:lsdException w:name="Plain Table 1" w:uiPriority="41"/>
+    <w:lsdException w:name="Plain Table 2" w:uiPriority="42"/>
+    <w:lsdException w:name="Plain Table 3" w:uiPriority="43"/>
+    <w:lsdException w:name="Plain Table 4" w:uiPriority="44"/>
+    <w:lsdException w:name="Plain Table 5" w:uiPriority="45"/>
+    <w:lsdException w:name="Grid Table Light" w:uiPriority="40"/>
+    <w:lsdException w:name="Grid Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="Grid Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="Grid Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="Grid Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="Grid Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="Grid Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="Grid Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="Grid Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 1" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 1" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 1" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 1" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 1" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 1" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 1" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 2" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 2" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 2" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 2" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 2" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 2" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 2" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 3" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 3" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 3" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 3" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 3" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 3" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 3" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 4" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 4" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 4" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 4" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 4" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 4" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 4" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 5" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 5" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 5" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 5" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 5" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 5" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 5" w:uiPriority="52"/>
+    <w:lsdException w:name="List Table 1 Light Accent 6" w:uiPriority="46"/>
+    <w:lsdException w:name="List Table 2 Accent 6" w:uiPriority="47"/>
+    <w:lsdException w:name="List Table 3 Accent 6" w:uiPriority="48"/>
+    <w:lsdException w:name="List Table 4 Accent 6" w:uiPriority="49"/>
+    <w:lsdException w:name="List Table 5 Dark Accent 6" w:uiPriority="50"/>
+    <w:lsdException w:name="List Table 6 Colorful Accent 6" w:uiPriority="51"/>
+    <w:lsdException w:name="List Table 7 Colorful Accent 6" w:uiPriority="52"/>
+    <w:lsdException w:name="Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Hyperlink" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Hashtag" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Unresolved Mention" w:semiHidden="1" w:unhideWhenUsed="1"/>
+    <w:lsdException w:name="Smart Link" w:semiHidden="1" w:unhideWhenUsed="1"/>
   </w:latentStyles>
   <w:style w:type="paragraph" w:default="1" w:styleId="Normal">
     <w:name w:val="Normal"/>
     <w:qFormat/>
     <w:rsid w:val="00D711C2"/>
   </w:style>
   <w:style w:type="character" w:default="1" w:styleId="Fuentedeprrafopredeter">
     <w:name w:val="Default Paragraph Font"/>
     <w:uiPriority w:val="1"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:default="1" w:styleId="Tablanormal">
     <w:name w:val="Normal Table"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
-    <w:qFormat/>
     <w:tblPr>
       <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblCellMar>
         <w:top w:w="0" w:type="dxa"/>
         <w:left w:w="108" w:type="dxa"/>
         <w:bottom w:w="0" w:type="dxa"/>
         <w:right w:w="108" w:type="dxa"/>
       </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="numbering" w:default="1" w:styleId="Sinlista">
     <w:name w:val="No List"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
   </w:style>
   <w:style w:type="table" w:styleId="Tablaconcuadrcula">
     <w:name w:val="Table Grid"/>
     <w:basedOn w:val="Tablanormal"/>
     <w:uiPriority w:val="39"/>
     <w:rsid w:val="0009046C"/>
     <w:pPr>
       <w:spacing w:after="0" w:line="240" w:lineRule="auto"/>
     </w:pPr>
     <w:tblPr>
-      <w:tblInd w:w="0" w:type="dxa"/>
       <w:tblBorders>
         <w:top w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:left w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:bottom w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:right w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideH w:val="single" w:sz="4" w:space="0" w:color="auto"/>
         <w:insideV w:val="single" w:sz="4" w:space="0" w:color="auto"/>
       </w:tblBorders>
-      <w:tblCellMar>
-[...4 lines deleted...]
-      </w:tblCellMar>
     </w:tblPr>
   </w:style>
   <w:style w:type="character" w:styleId="Hipervnculo">
     <w:name w:val="Hyperlink"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0009046C"/>
     <w:rPr>
       <w:color w:val="0000FF"/>
       <w:u w:val="single"/>
     </w:rPr>
   </w:style>
   <w:style w:type="character" w:styleId="Textoennegrita">
     <w:name w:val="Strong"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="22"/>
     <w:qFormat/>
     <w:rsid w:val="0009046C"/>
     <w:rPr>
       <w:b/>
       <w:bCs/>
     </w:rPr>
   </w:style>
-  <w:style w:type="character" w:customStyle="1" w:styleId="UnresolvedMention">
-    <w:name w:val="Unresolved Mention"/>
+  <w:style w:type="character" w:customStyle="1" w:styleId="Mencinsinresolver1">
+    <w:name w:val="Mención sin resolver1"/>
     <w:basedOn w:val="Fuentedeprrafopredeter"/>
     <w:uiPriority w:val="99"/>
     <w:semiHidden/>
     <w:unhideWhenUsed/>
     <w:rsid w:val="0009046C"/>
     <w:rPr>
       <w:color w:val="605E5C"/>
       <w:shd w:val="clear" w:color="auto" w:fill="E1DFDD"/>
     </w:rPr>
   </w:style>
   <w:style w:type="paragraph" w:styleId="Prrafodelista">
     <w:name w:val="List Paragraph"/>
     <w:basedOn w:val="Normal"/>
     <w:uiPriority w:val="34"/>
     <w:qFormat/>
     <w:rsid w:val="007506FE"/>
     <w:pPr>
       <w:ind w:left="720"/>
       <w:contextualSpacing/>
     </w:pPr>
   </w:style>
 </w:styles>
 </file>
 
 <file path=word/webSettings.xml><?xml version="1.0" encoding="utf-8"?>
-<w:webSettings xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main">
+<w:webSettings xmlns:mc="http://schemas.openxmlformats.org/markup-compatibility/2006" xmlns:r="http://schemas.openxmlformats.org/officeDocument/2006/relationships" xmlns:w="http://schemas.openxmlformats.org/wordprocessingml/2006/main" xmlns:w14="http://schemas.microsoft.com/office/word/2010/wordml" xmlns:w15="http://schemas.microsoft.com/office/word/2012/wordml" xmlns:w16cex="http://schemas.microsoft.com/office/word/2018/wordml/cex" xmlns:w16cid="http://schemas.microsoft.com/office/word/2016/wordml/cid" xmlns:w16="http://schemas.microsoft.com/office/word/2018/wordml" xmlns:w16du="http://schemas.microsoft.com/office/word/2023/wordml/word16du" xmlns:w16sdtdh="http://schemas.microsoft.com/office/word/2020/wordml/sdtdatahash" xmlns:w16se="http://schemas.microsoft.com/office/word/2015/wordml/symex" mc:Ignorable="w14 w15 w16se w16cid w16 w16cex w16sdtdh w16du">
   <w:divs>
     <w:div w:id="1811244421">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
     <w:div w:id="1957636733">
       <w:bodyDiv w:val="1"/>
       <w:marLeft w:val="0"/>
       <w:marRight w:val="0"/>
       <w:marTop w:val="0"/>
       <w:marBottom w:val="0"/>
       <w:divBdr>
         <w:top w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:left w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:bottom w:val="none" w:sz="0" w:space="0" w:color="auto"/>
         <w:right w:val="none" w:sz="0" w:space="0" w:color="auto"/>
       </w:divBdr>
     </w:div>
   </w:divs>
   <w:optimizeForBrowser/>
   <w:allowPNG/>
 </w:webSettings>
 </file>
 
 <file path=word/_rels/document.xml.rels><?xml version="1.0" encoding="UTF-8" standalone="yes"?>
-<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contributorshipcollaboration.github.io/projects/translation/translations/es/" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/revista-del-hiba-hi-uhi-b7043a176/?originalSubdomain=ar" TargetMode="External"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/RevistadelHIBA" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.hospitalitaliano.org.ar/index.php/revistahi/libraryFiles/downloadPublic/2" TargetMode="External"/></Relationships>
+<Relationships xmlns="http://schemas.openxmlformats.org/package/2006/relationships"><Relationship Id="rId8" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.linkedin.com/in/revista-del-hiba-hi-uhi-b7043a176/?originalSubdomain=ar" TargetMode="External"/><Relationship Id="rId3" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/settings" Target="settings.xml"/><Relationship Id="rId7" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.facebook.com/RevistadelHIBA" TargetMode="External"/><Relationship Id="rId12" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/theme" Target="theme/theme1.xml"/><Relationship Id="rId2" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/styles" Target="styles.xml"/><Relationship Id="rId1" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/numbering" Target="numbering.xml"/><Relationship Id="rId6" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://www.instagram.com/revistadelhiba/" TargetMode="External"/><Relationship Id="rId11" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/fontTable" Target="fontTable.xml"/><Relationship Id="rId5" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://orcid.org/" TargetMode="External"/><Relationship Id="rId10" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://ojs.hospitalitaliano.org.ar/index.php/revistahi/libraryFiles/downloadPublic/2" TargetMode="External"/><Relationship Id="rId4" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/webSettings" Target="webSettings.xml"/><Relationship Id="rId9" Type="http://schemas.openxmlformats.org/officeDocument/2006/relationships/hyperlink" Target="https://contributorshipcollaboration.github.io/projects/translation/translations/es/" TargetMode="External"/></Relationships>
 </file>
 
 <file path=word/theme/theme1.xml><?xml version="1.0" encoding="utf-8"?>
 <a:theme xmlns:a="http://schemas.openxmlformats.org/drawingml/2006/main" name="Tema de Office">
   <a:themeElements>
     <a:clrScheme name="Office">
       <a:dk1>
         <a:sysClr val="windowText" lastClr="000000"/>
       </a:dk1>
       <a:lt1>
         <a:sysClr val="window" lastClr="FFFFFF"/>
       </a:lt1>
       <a:dk2>
         <a:srgbClr val="0E2841"/>
       </a:dk2>
       <a:lt2>
         <a:srgbClr val="E8E8E8"/>
       </a:lt2>
       <a:accent1>
         <a:srgbClr val="156082"/>
       </a:accent1>
       <a:accent2>
         <a:srgbClr val="E97132"/>
       </a:accent2>
       <a:accent3>
@@ -2578,80 +3047,80 @@
             </a:gs>
             <a:gs pos="50000">
               <a:schemeClr val="phClr">
                 <a:tint val="98000"/>
                 <a:satMod val="130000"/>
                 <a:shade val="90000"/>
                 <a:lumMod val="103000"/>
               </a:schemeClr>
             </a:gs>
             <a:gs pos="100000">
               <a:schemeClr val="phClr">
                 <a:shade val="63000"/>
                 <a:satMod val="120000"/>
               </a:schemeClr>
             </a:gs>
           </a:gsLst>
           <a:lin ang="5400000" scaled="0"/>
         </a:gradFill>
       </a:bgFillStyleLst>
     </a:fmtScheme>
   </a:themeElements>
   <a:objectDefaults/>
   <a:extraClrSchemeLst/>
   <a:extLst>
     <a:ext uri="{05A4C25C-085E-4340-85A3-A5531E510DB2}">
-      <thm15:themeFamily xmlns="" xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
+      <thm15:themeFamily xmlns:thm15="http://schemas.microsoft.com/office/thememl/2012/main" name="Office Theme" id="{2E142A2C-CD16-42D6-873A-C26D2A0506FA}" vid="{1BDDFF52-6CD6-40A5-AB3C-68EB2F1E4D0A}"/>
     </a:ext>
   </a:extLst>
 </a:theme>
 </file>
 
 <file path=docProps/app.xml><?xml version="1.0" encoding="utf-8"?>
 <Properties xmlns="http://schemas.openxmlformats.org/officeDocument/2006/extended-properties" xmlns:vt="http://schemas.openxmlformats.org/officeDocument/2006/docPropsVTypes">
   <Template>Normal.dotm</Template>
   <TotalTime></TotalTime>
-  <Pages>2</Pages>
-[...1 lines deleted...]
-  <Characters>1858</Characters>
+  <Pages>3</Pages>
+  <Words>479</Words>
+  <Characters>2639</Characters>
   <Application>Microsoft Office Word</Application>
   <DocSecurity>0</DocSecurity>
-  <Lines>15</Lines>
-  <Paragraphs>4</Paragraphs>
+  <Lines>21</Lines>
+  <Paragraphs>6</Paragraphs>
   <ScaleCrop>false</ScaleCrop>
   <HeadingPairs>
     <vt:vector size="2" baseType="variant">
       <vt:variant>
         <vt:lpstr>Título</vt:lpstr>
       </vt:variant>
       <vt:variant>
         <vt:i4>1</vt:i4>
       </vt:variant>
     </vt:vector>
   </HeadingPairs>
   <TitlesOfParts>
     <vt:vector size="1" baseType="lpstr">
       <vt:lpstr/>
     </vt:vector>
   </TitlesOfParts>
   <Company/>
   <LinksUpToDate>false</LinksUpToDate>
-  <CharactersWithSpaces>2191</CharactersWithSpaces>
+  <CharactersWithSpaces>3112</CharactersWithSpaces>
   <SharedDoc>false</SharedDoc>
   <HyperlinksChanged>false</HyperlinksChanged>
   <AppVersion></AppVersion>
 </Properties>
 </file>
 
 <file path=docProps/core.xml><?xml version="1.0" encoding="utf-8"?>
 <cp:coreProperties xmlns:cp="http://schemas.openxmlformats.org/package/2006/metadata/core-properties" xmlns:dc="http://purl.org/dc/elements/1.1/" xmlns:dcterms="http://purl.org/dc/terms/" xmlns:dcmitype="http://purl.org/dc/dcmitype/" xmlns:xsi="http://www.w3.org/2001/XMLSchema-instance">
   <dc:title/>
   <dc:subject/>
   <dc:creator>UsuarioHI</dc:creator>
   <cp:keywords/>
   <dc:description/>
   <cp:lastModifiedBy></cp:lastModifiedBy>
   <cp:revision></cp:revision>
   <dcterms:created xsi:type="dcterms:W3CDTF"></dcterms:created>
   <dcterms:modified xsi:type="dcterms:W3CDTF"></dcterms:modified>
 </cp:coreProperties>
 </file>